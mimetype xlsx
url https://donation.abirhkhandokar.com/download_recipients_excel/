--- v0 (2026-04-16)
+++ v1 (2026-07-16)
@@ -445,91 +445,91 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F114"/>
+  <dimension ref="A1:F121"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Zakat Recipients List</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Total Recipients:</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Total Amount Proposed (TK):</t>
         </is>
       </c>
       <c r="B4" s="3" t="n">
-        <v>386000</v>
+        <v>455000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Mobile</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
@@ -2595,48 +2595,204 @@
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>108</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Kamrul Bokkar data</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Naogaon</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" s="5" t="n">
         <v>3000</v>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>On behalf of zakat people</t>
         </is>
       </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="n">
+        <v>109</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>New Home</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Naogaon</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" s="5" t="n">
+        <v>30000</v>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Chamely apa</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="n">
+        <v>110</v>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Moriom</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Bahadurpur</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" s="5" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F116" t="inlineStr"/>
+    </row>
+    <row r="117">
+      <c r="A117" t="n">
+        <v>111</v>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Rifat Ahmed</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Dhaka, Imbrahimpur,</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" s="5" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F117" t="inlineStr"/>
+    </row>
+    <row r="118">
+      <c r="A118" t="n">
+        <v>112</v>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Chamely Apa</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Naogaon</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr"/>
+      <c r="E118" s="5" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>For Home construction</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="n">
+        <v>113</v>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Riku</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Dhaka</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr"/>
+      <c r="E119" s="5" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Zakat for some people</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="n">
+        <v>114</v>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Soleman</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Sorderpara</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr"/>
+      <c r="E120" s="5" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Treatment</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="n">
+        <v>115</v>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Belun</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Bagura</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr"/>
+      <c r="E121" s="5" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F121" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>