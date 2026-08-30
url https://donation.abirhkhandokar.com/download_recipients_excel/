--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -445,91 +445,91 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F121"/>
+  <dimension ref="A1:F124"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Zakat Recipients List</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Total Recipients:</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Total Amount Proposed (TK):</t>
         </is>
       </c>
       <c r="B4" s="3" t="n">
-        <v>455000</v>
+        <v>482000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Mobile</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
@@ -2751,48 +2751,132 @@
       <c r="F120" t="inlineStr">
         <is>
           <t>Treatment</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>115</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Belun</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Bagura</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" s="5" t="n">
         <v>5000</v>
       </c>
       <c r="F121" t="inlineStr"/>
+    </row>
+    <row r="122">
+      <c r="A122" t="n">
+        <v>116</v>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Son of Hamid</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>Sorder para</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Lavel</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Treatment</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="n">
+        <v>117</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Chamily apa On behalf of Recipient</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Naogaon</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Chamily apa</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>For New Installment of shop</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="n">
+        <v>118</v>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Dip Nandi</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Rajshahi University -ICE</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Rashed Tech</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>For Father Treatment</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>